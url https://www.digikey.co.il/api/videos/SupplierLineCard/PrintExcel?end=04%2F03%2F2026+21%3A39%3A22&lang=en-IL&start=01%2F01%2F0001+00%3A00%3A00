--- v0 (2026-05-14)
+++ v1 (2026-06-17)
@@ -9,65 +9,62 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2104" uniqueCount="2104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2157" uniqueCount="2157">
   <si>
     <t xml:space="preserve">701 Brooks Avenue South, Thief River Falls, MN 56701 USA</t>
   </si>
   <si>
     <t xml:space="preserve">Telephone: 1-800-800-335 | Toll: +972 732723606</t>
   </si>
   <si>
     <t xml:space="preserve">israel.support@digikey.com</t>
   </si>
   <si>
-    <t xml:space="preserve">Created on 2026-05-13</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">10Sorex (Ellenex)</t>
+    <t xml:space="preserve">Created on 2026-06-16</t>
   </si>
   <si>
     <t xml:space="preserve">1GLOBAL</t>
   </si>
   <si>
     <t xml:space="preserve">2J Antennas</t>
   </si>
   <si>
     <t xml:space="preserve">3-5 Power Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">3DMakerpro</t>
   </si>
   <si>
     <t xml:space="preserve">3L Coils</t>
   </si>
   <si>
     <t xml:space="preserve">3M</t>
   </si>
   <si>
     <t xml:space="preserve">3PEAK</t>
   </si>
   <si>
     <t xml:space="preserve">3S (Solid State System)</t>
   </si>
@@ -116,98 +113,104 @@
   <si>
     <t xml:space="preserve">ACCES I/O Products</t>
   </si>
   <si>
     <t xml:space="preserve">Acconeer AB</t>
   </si>
   <si>
     <t xml:space="preserve">ACES GROUP</t>
   </si>
   <si>
     <t xml:space="preserve">ACL Staticide, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Acopian</t>
   </si>
   <si>
     <t xml:space="preserve">ACT (Advanced Cable Ties)</t>
   </si>
   <si>
     <t xml:space="preserve">ACTINIUS B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">Actuonix Motion Devices, Inc.</t>
   </si>
   <si>
+    <t xml:space="preserve">Acura Embedded Systems</t>
+  </si>
+  <si>
     <t xml:space="preserve">Adafruit</t>
   </si>
   <si>
     <t xml:space="preserve">Adam Tech</t>
   </si>
   <si>
     <t xml:space="preserve">Adamczewski Elektronische Messtechnik GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">ADATA Industrial</t>
   </si>
   <si>
     <t xml:space="preserve">Adels-Contact</t>
   </si>
   <si>
     <t xml:space="preserve">ADI (Analog Devices, Inc.)</t>
   </si>
   <si>
     <t xml:space="preserve">ADSANTEC</t>
   </si>
   <si>
     <t xml:space="preserve">ADTEK</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Cable Ties</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Energy</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Linear Devices, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Photonix</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Sensors / Amphenol</t>
   </si>
   <si>
     <t xml:space="preserve">Advanced Thermal Solutions, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Advantech</t>
   </si>
   <si>
     <t xml:space="preserve">Aearo Technologies, a 3M company</t>
   </si>
   <si>
+    <t xml:space="preserve">AEH (All Electronics Hardware)</t>
+  </si>
+  <si>
     <t xml:space="preserve">AEM</t>
   </si>
   <si>
     <t xml:space="preserve">AEM Central Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">AEM Components</t>
   </si>
   <si>
     <t xml:space="preserve">AEM Hi-Rel</t>
   </si>
   <si>
     <t xml:space="preserve">AEM Renaissance</t>
   </si>
   <si>
     <t xml:space="preserve">Aeonsemi Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Aero Malls</t>
   </si>
   <si>
     <t xml:space="preserve">Aeroflex (MACOM Technology Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">Aerospace Defense and Marine / TE Connectivity</t>
@@ -266,65 +269,71 @@
   <si>
     <t xml:space="preserve">AK-NORD GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">Akoustis</t>
   </si>
   <si>
     <t xml:space="preserve">Alberko Heatsinkonline</t>
   </si>
   <si>
     <t xml:space="preserve">Alchemy Power Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">ALCOSWITCH Switches / TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">Alden (Amphenol Alden)</t>
   </si>
   <si>
     <t xml:space="preserve">AlfaMag Electronics (Amgis)</t>
   </si>
   <si>
     <t xml:space="preserve">Alicat Scientific</t>
   </si>
   <si>
+    <t xml:space="preserve">All Electronics Hardware</t>
+  </si>
+  <si>
     <t xml:space="preserve">All Sensors Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Allegro MicroSystems</t>
   </si>
   <si>
     <t xml:space="preserve">Alliance (Essentra Components)</t>
   </si>
   <si>
     <t xml:space="preserve">Alliance Memory, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Alliance Sensors Group a div of HG Schaevitz LLC</t>
   </si>
   <si>
+    <t xml:space="preserve">Allied Components International</t>
+  </si>
+  <si>
     <t xml:space="preserve">Allied Vision</t>
   </si>
   <si>
     <t xml:space="preserve">Alorium Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Alpha and Omega Semiconductor, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Alpha Elec (VPG Foil Resistors)</t>
   </si>
   <si>
     <t xml:space="preserve">Alpha Wire</t>
   </si>
   <si>
     <t xml:space="preserve">Alps Alpine</t>
   </si>
   <si>
     <t xml:space="preserve">Altech Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Altera</t>
   </si>
   <si>
     <t xml:space="preserve">Altran Magnetics</t>
@@ -656,50 +665,53 @@
   <si>
     <t xml:space="preserve">Applied Kilovolts</t>
   </si>
   <si>
     <t xml:space="preserve">Applied Measurements</t>
   </si>
   <si>
     <t xml:space="preserve">APR (VPG Foil Resistors)</t>
   </si>
   <si>
     <t xml:space="preserve">APSEMI</t>
   </si>
   <si>
     <t xml:space="preserve">Aptina/onsemi</t>
   </si>
   <si>
     <t xml:space="preserve">Arbol Micro</t>
   </si>
   <si>
     <t xml:space="preserve">ARCH</t>
   </si>
   <si>
     <t xml:space="preserve">ARCOL (Ohmite)</t>
   </si>
   <si>
+    <t xml:space="preserve">Arcol UK</t>
+  </si>
+  <si>
     <t xml:space="preserve">Arcolectric (Bulgin)</t>
   </si>
   <si>
     <t xml:space="preserve">Arcotek</t>
   </si>
   <si>
     <t xml:space="preserve">Arcotronics (KEMET)</t>
   </si>
   <si>
     <t xml:space="preserve">Arducam</t>
   </si>
   <si>
     <t xml:space="preserve">Arduino</t>
   </si>
   <si>
     <t xml:space="preserve">ArduSimple (EPS WORKS SL)</t>
   </si>
   <si>
     <t xml:space="preserve">Arieltech</t>
   </si>
   <si>
     <t xml:space="preserve">Aries Electronics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">ArkX Laboratories</t>
@@ -806,56 +818,62 @@
   <si>
     <t xml:space="preserve">AZ Displays</t>
   </si>
   <si>
     <t xml:space="preserve">Azoteq</t>
   </si>
   <si>
     <t xml:space="preserve">Aztronic / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">Azumo</t>
   </si>
   <si>
     <t xml:space="preserve">B B Battery</t>
   </si>
   <si>
     <t xml:space="preserve">B&amp;F Fastener Supply</t>
   </si>
   <si>
     <t xml:space="preserve">B&amp;J USA, INC.</t>
   </si>
   <si>
     <t xml:space="preserve">B&amp;K Precision</t>
   </si>
   <si>
+    <t xml:space="preserve">B+B Thermo-Technik GmbH</t>
+  </si>
+  <si>
     <t xml:space="preserve">Banner Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">Bantam Tools</t>
   </si>
   <si>
+    <t xml:space="preserve">Bardac Corporation</t>
+  </si>
+  <si>
     <t xml:space="preserve">Barry Industries / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">Basler</t>
   </si>
   <si>
     <t xml:space="preserve">Batteries and Things</t>
   </si>
   <si>
     <t xml:space="preserve">BDE Technology</t>
   </si>
   <si>
     <t xml:space="preserve">BDNC (Holding) Limited</t>
   </si>
   <si>
     <t xml:space="preserve">Beacon EmbeddedWorks</t>
   </si>
   <si>
     <t xml:space="preserve">Bead Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">BeagleBoard</t>
   </si>
   <si>
     <t xml:space="preserve">BEANAIR SENSORS</t>
@@ -932,98 +950,104 @@
   <si>
     <t xml:space="preserve">BI Technologies / TT Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Bias Power</t>
   </si>
   <si>
     <t xml:space="preserve">Birtcher / nVent</t>
   </si>
   <si>
     <t xml:space="preserve">Bittware - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">Bivar, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">BlockMaster Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">BLUELEC</t>
   </si>
   <si>
     <t xml:space="preserve">Blues</t>
   </si>
   <si>
+    <t xml:space="preserve">Bogen Magnetics GmbH</t>
+  </si>
+  <si>
     <t xml:space="preserve">Bomar (Winchester Electronics)</t>
   </si>
   <si>
     <t xml:space="preserve">Bopla Enclosures</t>
   </si>
   <si>
     <t xml:space="preserve">Boréas Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Bosch Sensortec</t>
   </si>
   <si>
     <t xml:space="preserve">BotBlox/Kapek</t>
   </si>
   <si>
     <t xml:space="preserve">Botron Company Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Bourns, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">BOYD</t>
   </si>
   <si>
     <t xml:space="preserve">Brad Harrison - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">Brady Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Brainboxes</t>
   </si>
   <si>
     <t xml:space="preserve">Brainchip</t>
   </si>
   <si>
     <t xml:space="preserve">Bridgelux, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Bridgetek</t>
   </si>
   <si>
     <t xml:space="preserve">BrisbaneSilicon</t>
   </si>
   <si>
     <t xml:space="preserve">Broadcom</t>
   </si>
   <si>
+    <t xml:space="preserve">BroadWave Technologies, Inc.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Brook-Livin</t>
   </si>
   <si>
     <t xml:space="preserve">Bruckewell </t>
   </si>
   <si>
     <t xml:space="preserve">Buchanan Terminal Blocks / TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">Bud Industries, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Bulgin</t>
   </si>
   <si>
     <t xml:space="preserve">Bumper Specialties, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Burr-Brown (Texas Instruments)</t>
   </si>
   <si>
     <t xml:space="preserve">BusBoard Prototype Systems</t>
   </si>
   <si>
     <t xml:space="preserve">Business Systems Connection Inc.</t>
@@ -1073,74 +1097,74 @@
   <si>
     <t xml:space="preserve">Calmark / nVent</t>
   </si>
   <si>
     <t xml:space="preserve">CalRamic</t>
   </si>
   <si>
     <t xml:space="preserve">Calumino</t>
   </si>
   <si>
     <t xml:space="preserve">Cambridge GaN Devices</t>
   </si>
   <si>
     <t xml:space="preserve">CamdenBoss</t>
   </si>
   <si>
     <t xml:space="preserve">Camemake</t>
   </si>
   <si>
     <t xml:space="preserve">Canon</t>
   </si>
   <si>
     <t xml:space="preserve">Cantherm</t>
   </si>
   <si>
+    <t xml:space="preserve">Caplugs</t>
+  </si>
+  <si>
     <t xml:space="preserve">CAP-XX</t>
   </si>
   <si>
     <t xml:space="preserve">Carclo Technical Plastics</t>
   </si>
   <si>
     <t xml:space="preserve">Cardinal Components</t>
   </si>
   <si>
     <t xml:space="preserve">Carling Technologies / Littelfuse</t>
   </si>
   <si>
     <t xml:space="preserve">Carlisle Interconnect Technologies (Amphenol CDI)</t>
   </si>
   <si>
     <t xml:space="preserve">Carlo Gavazzi</t>
   </si>
   <si>
     <t xml:space="preserve">CAROL (Prysmian Group)</t>
   </si>
   <si>
-    <t xml:space="preserve">CAS Dataloggers</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Castle Creations</t>
   </si>
   <si>
     <t xml:space="preserve">Catalina Components</t>
   </si>
   <si>
     <t xml:space="preserve">Catalyst Semiconductor/onsemi</t>
   </si>
   <si>
     <t xml:space="preserve">CAVU</t>
   </si>
   <si>
     <t xml:space="preserve">CCI (Conductive Containers, Inc.)</t>
   </si>
   <si>
     <t xml:space="preserve">CDA (Zhifengwei Technology)</t>
   </si>
   <si>
     <t xml:space="preserve">CDE (Cornell Dubilier Knowles)</t>
   </si>
   <si>
     <t xml:space="preserve">CEL (California Eastern Laboratories)</t>
   </si>
   <si>
     <t xml:space="preserve">Celduc</t>
@@ -1163,80 +1187,86 @@
   <si>
     <t xml:space="preserve">CEVA Hillcrest Labs</t>
   </si>
   <si>
     <t xml:space="preserve">CFSensor</t>
   </si>
   <si>
     <t xml:space="preserve">CGS Tape</t>
   </si>
   <si>
     <t xml:space="preserve">CH Products</t>
   </si>
   <si>
     <t xml:space="preserve">Challenge Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Chemi-Con</t>
   </si>
   <si>
     <t xml:space="preserve">Chemtronics</t>
   </si>
   <si>
     <t xml:space="preserve">Cherry Americas</t>
   </si>
   <si>
+    <t xml:space="preserve">Cheval</t>
+  </si>
+  <si>
     <t xml:space="preserve">Chilisin Electronics (Pulse Electronics)</t>
   </si>
   <si>
     <t xml:space="preserve">Chip Quik, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Chip Shine / CSRF</t>
   </si>
   <si>
     <t xml:space="preserve">CHK Power Quality</t>
   </si>
   <si>
     <t xml:space="preserve">Chogori Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">ChromeLED</t>
   </si>
   <si>
     <t xml:space="preserve">Cicoil</t>
   </si>
   <si>
     <t xml:space="preserve">Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Cincon</t>
   </si>
   <si>
     <t xml:space="preserve">Circuit Dojo</t>
   </si>
   <si>
+    <t xml:space="preserve">Circuit Insights</t>
+  </si>
+  <si>
     <t xml:space="preserve">Cirronet / RFM (Murata Power Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">Cirrus Logic</t>
   </si>
   <si>
     <t xml:space="preserve">CIT (Amphenol CDI)</t>
   </si>
   <si>
     <t xml:space="preserve">CIT Relay and Switch</t>
   </si>
   <si>
     <t xml:space="preserve">Cita Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">CITEL</t>
   </si>
   <si>
     <t xml:space="preserve">Citizen Electronics Co., Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Citizen Finedevice Co., LTD.</t>
   </si>
   <si>
     <t xml:space="preserve">City Technology</t>
@@ -1334,50 +1364,53 @@
   <si>
     <t xml:space="preserve">Conta-Clip</t>
   </si>
   <si>
     <t xml:space="preserve">Contacthings Solution</t>
   </si>
   <si>
     <t xml:space="preserve">Contrinex - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">Control Products</t>
   </si>
   <si>
     <t xml:space="preserve">ControlByWeb</t>
   </si>
   <si>
     <t xml:space="preserve">Conxall / Switchcraft</t>
   </si>
   <si>
     <t xml:space="preserve">Coolgear</t>
   </si>
   <si>
     <t xml:space="preserve">Cooling Source</t>
   </si>
   <si>
+    <t xml:space="preserve">CoolMag</t>
+  </si>
+  <si>
     <t xml:space="preserve">Cooper Bussmann (Eaton)</t>
   </si>
   <si>
     <t xml:space="preserve">Copal Electronics (Nidec Components)</t>
   </si>
   <si>
     <t xml:space="preserve">Copper Mountain Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Corcom Filters / TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">CoreHW</t>
   </si>
   <si>
     <t xml:space="preserve">Corelis</t>
   </si>
   <si>
     <t xml:space="preserve">Cornell Dubilier Knowles</t>
   </si>
   <si>
     <t xml:space="preserve">Cortek Test Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Cosel</t>
@@ -1856,50 +1889,53 @@
   <si>
     <t xml:space="preserve">EMBIT</t>
   </si>
   <si>
     <t xml:space="preserve">Emerson Connectivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Emerson Embedded Power (ARTESYN)</t>
   </si>
   <si>
     <t xml:space="preserve">Emerson SolaHD</t>
   </si>
   <si>
     <t xml:space="preserve">EMIT</t>
   </si>
   <si>
     <t xml:space="preserve">EMO Systems</t>
   </si>
   <si>
     <t xml:space="preserve">Encitech Connectors</t>
   </si>
   <si>
     <t xml:space="preserve">Enclustra</t>
   </si>
   <si>
+    <t xml:space="preserve">Encoder Products Company</t>
+  </si>
+  <si>
     <t xml:space="preserve">enDAQ</t>
   </si>
   <si>
     <t xml:space="preserve">Endeavor Consulting Group</t>
   </si>
   <si>
     <t xml:space="preserve">Endress+Hauser</t>
   </si>
   <si>
     <t xml:space="preserve">Energizer Battery Company</t>
   </si>
   <si>
     <t xml:space="preserve">Energy Access</t>
   </si>
   <si>
     <t xml:space="preserve">Energy Micro (Silicon Labs)</t>
   </si>
   <si>
     <t xml:space="preserve">Energy Re-Connect ltd</t>
   </si>
   <si>
     <t xml:space="preserve">EnerSys</t>
   </si>
   <si>
     <t xml:space="preserve">Engelking</t>
@@ -2072,50 +2108,53 @@
   <si>
     <t xml:space="preserve">Fabco-Air</t>
   </si>
   <si>
     <t xml:space="preserve">Fabru</t>
   </si>
   <si>
     <t xml:space="preserve">Fairchild (onsemi)</t>
   </si>
   <si>
     <t xml:space="preserve">Fair-Rite Products Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">Fairview Microwave</t>
   </si>
   <si>
     <t xml:space="preserve">Fan-S Division / Qualtek Electronics Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">Fanstel Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">fastSiC</t>
   </si>
   <si>
+    <t xml:space="preserve">Faulhaber</t>
+  </si>
+  <si>
     <t xml:space="preserve">faytech</t>
   </si>
   <si>
     <t xml:space="preserve">FCI Basics (Amphenol Communications Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">FCT Electronics - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">FDK America</t>
   </si>
   <si>
     <t xml:space="preserve">Feasycom</t>
   </si>
   <si>
     <t xml:space="preserve">Fechometal</t>
   </si>
   <si>
     <t xml:space="preserve">Fedco Batteries</t>
   </si>
   <si>
     <t xml:space="preserve">FEIG ELECTRONIC</t>
   </si>
   <si>
     <t xml:space="preserve">FERROXCUBE</t>
@@ -2360,50 +2399,53 @@
   <si>
     <t xml:space="preserve">Grayhill, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Greenconn Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Greenlee Communications</t>
   </si>
   <si>
     <t xml:space="preserve">greenteg AG</t>
   </si>
   <si>
     <t xml:space="preserve">Gridwiz</t>
   </si>
   <si>
     <t xml:space="preserve">Grinn</t>
   </si>
   <si>
     <t xml:space="preserve">GroundStudio</t>
   </si>
   <si>
     <t xml:space="preserve">GroupGets</t>
   </si>
   <si>
+    <t xml:space="preserve">Gruber Industries</t>
+  </si>
+  <si>
     <t xml:space="preserve">GSI Technology</t>
   </si>
   <si>
     <t xml:space="preserve">GSPK Circuits</t>
   </si>
   <si>
     <t xml:space="preserve">Guangdong Inmark Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Guangdong Kaifull Electronics Technology</t>
   </si>
   <si>
     <t xml:space="preserve">GWConnect - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">H&amp;D Wireless</t>
   </si>
   <si>
     <t xml:space="preserve">H.G. Schaevitz, LLC / Alliance Sensors Group</t>
   </si>
   <si>
     <t xml:space="preserve">Hacksmith Tools</t>
   </si>
   <si>
     <t xml:space="preserve">HALO Electronics</t>
@@ -2471,80 +2513,86 @@
   <si>
     <t xml:space="preserve">HELUKABEL</t>
   </si>
   <si>
     <t xml:space="preserve">Henkel LOCTITE® Bergquist®</t>
   </si>
   <si>
     <t xml:space="preserve">HenLv Power</t>
   </si>
   <si>
     <t xml:space="preserve">Henrich Electronics Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Heraeus Nexensos (YAGEO Nexensos)</t>
   </si>
   <si>
     <t xml:space="preserve">Heyco Products</t>
   </si>
   <si>
     <t xml:space="preserve">High Speed Backplane Products (Amphenol Communications Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">High Speed IO (Amphenol Communications Solutions)</t>
   </si>
   <si>
+    <t xml:space="preserve">HI-LO Systems</t>
+  </si>
+  <si>
     <t xml:space="preserve">Himax Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">HiRel Systems / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">Hirose Electric Co., Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Hirschmann</t>
   </si>
   <si>
     <t xml:space="preserve">Hirst Magnetic Instruments</t>
   </si>
   <si>
     <t xml:space="preserve">HiTek (EXCELSYS</t>
   </si>
   <si>
     <t xml:space="preserve">Hittite (Analog Devices)</t>
   </si>
   <si>
     <t xml:space="preserve">HJSIP</t>
   </si>
   <si>
     <t xml:space="preserve">HMS Networks</t>
   </si>
   <si>
     <t xml:space="preserve">Hoffman</t>
   </si>
   <si>
+    <t xml:space="preserve">Hoffmann Group</t>
+  </si>
+  <si>
     <t xml:space="preserve">Hologram</t>
   </si>
   <si>
     <t xml:space="preserve">Holt Integrated Circuits, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Holy Stone Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">Home Run Tech</t>
   </si>
   <si>
     <t xml:space="preserve">HOMEVISION TECHNOLOGY INC.</t>
   </si>
   <si>
     <t xml:space="preserve">Honeywell Aerospace</t>
   </si>
   <si>
     <t xml:space="preserve">Honeywell Sensing and Productivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Horus Scope</t>
   </si>
   <si>
     <t xml:space="preserve">Hosonic Electronic</t>
@@ -2915,50 +2963,53 @@
   <si>
     <t xml:space="preserve">JÄGER</t>
   </si>
   <si>
     <t xml:space="preserve">JÄGER JUMBO</t>
   </si>
   <si>
     <t xml:space="preserve">JÄGER SIROX</t>
   </si>
   <si>
     <t xml:space="preserve">JÄGER VOTHA</t>
   </si>
   <si>
     <t xml:space="preserve">JAM</t>
   </si>
   <si>
     <t xml:space="preserve">Jameco Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Japan Automatic Machine (JAM)</t>
   </si>
   <si>
     <t xml:space="preserve">Jauch Quartz</t>
   </si>
   <si>
+    <t xml:space="preserve">Jazz Wireless</t>
+  </si>
+  <si>
     <t xml:space="preserve">JC Antenna</t>
   </si>
   <si>
     <t xml:space="preserve">Jensen Global Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Jewell Instruments</t>
   </si>
   <si>
     <t xml:space="preserve">JIE YI ELECTRONICS LIMITED</t>
   </si>
   <si>
     <t xml:space="preserve">Jinlong Machinery (Vybronics)</t>
   </si>
   <si>
     <t xml:space="preserve">JKL Components Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">JM Concept</t>
   </si>
   <si>
     <t xml:space="preserve">Johanson Dielectrics, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Johanson Technology</t>
@@ -3341,53 +3392,59 @@
   <si>
     <t xml:space="preserve">Littelfuse / Western Automation</t>
   </si>
   <si>
     <t xml:space="preserve">Littelfuse Aerospace</t>
   </si>
   <si>
     <t xml:space="preserve">LMB Heeger, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Load Controls</t>
   </si>
   <si>
     <t xml:space="preserve">LOCTITE® (Henkel LOCTITE® Bergquist®)</t>
   </si>
   <si>
     <t xml:space="preserve">Logic PD (Beacon EmbeddedWorks)</t>
   </si>
   <si>
     <t xml:space="preserve">Logical Systems</t>
   </si>
   <si>
     <t xml:space="preserve">LogiSwitch</t>
   </si>
   <si>
+    <t xml:space="preserve">Loop Slooth (Circuit Insights)</t>
+  </si>
+  <si>
     <t xml:space="preserve">LOTES</t>
   </si>
   <si>
+    <t xml:space="preserve">Lotus Microsystems</t>
+  </si>
+  <si>
     <t xml:space="preserve">LS e-Mobility Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">LTI (Laser Technology, Inc.)</t>
   </si>
   <si>
     <t xml:space="preserve">LTW (Amphenol LTW)</t>
   </si>
   <si>
     <t xml:space="preserve">Luckylight Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">LulzBot</t>
   </si>
   <si>
     <t xml:space="preserve">Lumberg Automation</t>
   </si>
   <si>
     <t xml:space="preserve">Lumberg INC</t>
   </si>
   <si>
     <t xml:space="preserve">Lumex, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Lumileds</t>
@@ -3644,50 +3701,53 @@
   <si>
     <t xml:space="preserve">Midas Displays</t>
   </si>
   <si>
     <t xml:space="preserve">Mide Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Midori Precisions by Nidec Components</t>
   </si>
   <si>
     <t xml:space="preserve">Midwest Machine Tool Supply</t>
   </si>
   <si>
     <t xml:space="preserve">Midwest Microwave / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">MightyZAP</t>
   </si>
   <si>
     <t xml:space="preserve">MikroElektronika</t>
   </si>
   <si>
     <t xml:space="preserve">Mil Spec Connect</t>
   </si>
   <si>
+    <t xml:space="preserve">Miles Platts</t>
+  </si>
+  <si>
     <t xml:space="preserve">Millimeter Wave Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Milliohm Electronics </t>
   </si>
   <si>
     <t xml:space="preserve">Mill-Max</t>
   </si>
   <si>
     <t xml:space="preserve">Mills / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">Milont Technology Co., Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">Milspecwest, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">Milwaukee / Vishay</t>
   </si>
   <si>
     <t xml:space="preserve">MinebeaMitsumi</t>
   </si>
   <si>
     <t xml:space="preserve">MinewSemi</t>
@@ -3893,51 +3953,51 @@
   <si>
     <t xml:space="preserve">Nearson</t>
   </si>
   <si>
     <t xml:space="preserve">NeoCortec AS</t>
   </si>
   <si>
     <t xml:space="preserve">Neonode</t>
   </si>
   <si>
     <t xml:space="preserve">NEP</t>
   </si>
   <si>
     <t xml:space="preserve">NetBurner, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Netconnex</t>
   </si>
   <si>
     <t xml:space="preserve">Netsol</t>
   </si>
   <si>
     <t xml:space="preserve">Neurochrome</t>
   </si>
   <si>
-    <t xml:space="preserve">Neutrik</t>
+    <t xml:space="preserve">Neutrik Group</t>
   </si>
   <si>
     <t xml:space="preserve">New Age Enclosures</t>
   </si>
   <si>
     <t xml:space="preserve">New Boundary Technologies, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">New Energy</t>
   </si>
   <si>
     <t xml:space="preserve">New Japan Radio (Nisshinbo Micro Devices)</t>
   </si>
   <si>
     <t xml:space="preserve">New Scale Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">NEW TRY</t>
   </si>
   <si>
     <t xml:space="preserve">Neware</t>
   </si>
   <si>
     <t xml:space="preserve">Newava Technology</t>
   </si>
@@ -4001,89 +4061,95 @@
   <si>
     <t xml:space="preserve">Nistica - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">NJR (Nisshinbo Micro Devices)</t>
   </si>
   <si>
     <t xml:space="preserve">NKK Switches</t>
   </si>
   <si>
     <t xml:space="preserve">NMB</t>
   </si>
   <si>
     <t xml:space="preserve">NorComp</t>
   </si>
   <si>
     <t xml:space="preserve">Nordic Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">Noren Thermal Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Noritake</t>
   </si>
   <si>
+    <t xml:space="preserve">North Slope Chillers</t>
+  </si>
+  <si>
     <t xml:space="preserve">Northern Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">NOSHOK</t>
   </si>
   <si>
     <t xml:space="preserve">NovaSensor (Amphenol Advanced Sensors)</t>
   </si>
   <si>
     <t xml:space="preserve">Noveltronics</t>
   </si>
   <si>
     <t xml:space="preserve">NOVOSENSE</t>
   </si>
   <si>
     <t xml:space="preserve">Nsing Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">NST (New Scale Technologies)</t>
   </si>
   <si>
     <t xml:space="preserve">NuCurrent - Molex</t>
   </si>
   <si>
     <t xml:space="preserve">Numato Lab</t>
   </si>
   <si>
     <t xml:space="preserve">NuPhotonics</t>
   </si>
   <si>
     <t xml:space="preserve">Nuventix (BOYD)</t>
   </si>
   <si>
     <t xml:space="preserve">Nuvoton Technology Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">NVE Corporation</t>
   </si>
   <si>
+    <t xml:space="preserve">nVent</t>
+  </si>
+  <si>
     <t xml:space="preserve">nVent Birtcher</t>
   </si>
   <si>
     <t xml:space="preserve">nVent Calmark</t>
   </si>
   <si>
     <t xml:space="preserve">nVent Hoffman</t>
   </si>
   <si>
     <t xml:space="preserve">nVent Schroff</t>
   </si>
   <si>
     <t xml:space="preserve">NXP Semiconductors</t>
   </si>
   <si>
     <t xml:space="preserve">O.C. White Co.</t>
   </si>
   <si>
     <t xml:space="preserve">Oasis Scientific</t>
   </si>
   <si>
     <t xml:space="preserve">Octavo Systems</t>
   </si>
   <si>
     <t xml:space="preserve">ODU</t>
@@ -4256,62 +4322,68 @@
   <si>
     <t xml:space="preserve">PanaVise</t>
   </si>
   <si>
     <t xml:space="preserve">Panduit Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">PANJIT</t>
   </si>
   <si>
     <t xml:space="preserve">PARA LIGHT</t>
   </si>
   <si>
     <t xml:space="preserve">Parallax, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Parker Chomerics</t>
   </si>
   <si>
     <t xml:space="preserve">Parlex Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">Particle</t>
   </si>
   <si>
+    <t xml:space="preserve">Particles Plus</t>
+  </si>
+  <si>
     <t xml:space="preserve">Passive Plus</t>
   </si>
   <si>
     <t xml:space="preserve">Pasternack</t>
   </si>
   <si>
     <t xml:space="preserve">Patco Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Patco Services</t>
   </si>
   <si>
+    <t xml:space="preserve">Pathway Lighting Inc.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Patriot Memory</t>
   </si>
   <si>
     <t xml:space="preserve">PCD / Amphenol</t>
   </si>
   <si>
     <t xml:space="preserve">PCD Shenzhen (Amphenol PCD Shenzhen)</t>
   </si>
   <si>
     <t xml:space="preserve">PCN</t>
   </si>
   <si>
     <t xml:space="preserve">PCTEL (Amphenol PCTEL)</t>
   </si>
   <si>
     <t xml:space="preserve">P-DUKE Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Peak Electronic Design Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">Peerless by Tymphany</t>
   </si>
   <si>
     <t xml:space="preserve">PEI-Genesis</t>
@@ -4463,92 +4535,98 @@
   <si>
     <t xml:space="preserve">Power Solutions (Amphenol Communications Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">Power Sonic</t>
   </si>
   <si>
     <t xml:space="preserve">Powerbox</t>
   </si>
   <si>
     <t xml:space="preserve">Powerbx Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Powercast</t>
   </si>
   <si>
     <t xml:space="preserve">Powerex, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">PowerFilm Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Powerland</t>
   </si>
   <si>
+    <t xml:space="preserve">PowerLOK</t>
+  </si>
+  <si>
     <t xml:space="preserve">Power-One (Bel Power Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">PowerRESPONDER</t>
   </si>
   <si>
     <t xml:space="preserve">PowerSight</t>
   </si>
   <si>
     <t xml:space="preserve">PowerStor (Eaton)</t>
   </si>
   <si>
     <t xml:space="preserve">Powertron (VPG Foil Resistors)</t>
   </si>
   <si>
     <t xml:space="preserve">Practical Instrument Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">PRD Plastics</t>
   </si>
   <si>
     <t xml:space="preserve">Preci-Dip</t>
   </si>
   <si>
     <t xml:space="preserve">Precision Design Associates, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Precision Electronics Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">Precision Technology, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">PremierPhotonics</t>
   </si>
   <si>
     <t xml:space="preserve">Premo S.L.</t>
   </si>
   <si>
     <t xml:space="preserve">Primo</t>
   </si>
   <si>
+    <t xml:space="preserve">ProAnt</t>
+  </si>
+  <si>
     <t xml:space="preserve">Prodigy Technovations</t>
   </si>
   <si>
     <t xml:space="preserve">ProLabs (Amphenol ProLabs)</t>
   </si>
   <si>
     <t xml:space="preserve">Prosperity Dielectrics</t>
   </si>
   <si>
     <t xml:space="preserve">Protektive Pak</t>
   </si>
   <si>
     <t xml:space="preserve">Protempis</t>
   </si>
   <si>
     <t xml:space="preserve">Protoplant</t>
   </si>
   <si>
     <t xml:space="preserve">Prysmian</t>
   </si>
   <si>
     <t xml:space="preserve">pSemi</t>
   </si>
   <si>
     <t xml:space="preserve">PTR HARTMANN</t>
@@ -4619,77 +4697,83 @@
   <si>
     <t xml:space="preserve">Qualtek Electronics Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">Quarton, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Quectel</t>
   </si>
   <si>
     <t xml:space="preserve">Quelighting</t>
   </si>
   <si>
     <t xml:space="preserve">Quest Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Quest Semi</t>
   </si>
   <si>
     <t xml:space="preserve">Quest Technology International</t>
   </si>
   <si>
     <t xml:space="preserve">QuickLogic</t>
   </si>
   <si>
+    <t xml:space="preserve">QVS</t>
+  </si>
+  <si>
     <t xml:space="preserve">Rabbit Semiconductor (Digi)</t>
   </si>
   <si>
     <t xml:space="preserve">Radial Magnets, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Radiall USA, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Radio Bridge Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">RadioControlli</t>
   </si>
   <si>
     <t xml:space="preserve">Radiocrafts</t>
   </si>
   <si>
     <t xml:space="preserve">RAF</t>
   </si>
   <si>
     <t xml:space="preserve">Rafael Micro</t>
   </si>
   <si>
     <t xml:space="preserve">RAFI</t>
   </si>
   <si>
+    <t xml:space="preserve">Raise3D</t>
+  </si>
+  <si>
     <t xml:space="preserve">RAKwireless Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Raltron</t>
   </si>
   <si>
     <t xml:space="preserve">RAMXEED</t>
   </si>
   <si>
     <t xml:space="preserve">RangeANT</t>
   </si>
   <si>
     <t xml:space="preserve">Raspberry Pi</t>
   </si>
   <si>
     <t xml:space="preserve">Rathbun</t>
   </si>
   <si>
     <t xml:space="preserve">Raychem Cable Protection/TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">Raytac</t>
   </si>
   <si>
     <t xml:space="preserve">RCD Components</t>
@@ -4850,50 +4934,53 @@
   <si>
     <t xml:space="preserve">S.I. Tech, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">SAG</t>
   </si>
   <si>
     <t xml:space="preserve">Sagrad</t>
   </si>
   <si>
     <t xml:space="preserve">Sahara Case LLC</t>
   </si>
   <si>
     <t xml:space="preserve">Sahasra</t>
   </si>
   <si>
     <t xml:space="preserve">Saia (Division of Johnson Electric)</t>
   </si>
   <si>
     <t xml:space="preserve">Saiko Systems</t>
   </si>
   <si>
     <t xml:space="preserve">Salcavi</t>
   </si>
   <si>
+    <t xml:space="preserve">Saleconix</t>
+  </si>
+  <si>
     <t xml:space="preserve">Same Sky® (Formerly CUI Devices)</t>
   </si>
   <si>
     <t xml:space="preserve">Samsung ARTIK</t>
   </si>
   <si>
     <t xml:space="preserve">Samsung Electro-Mechanics</t>
   </si>
   <si>
     <t xml:space="preserve">Samsung Semiconductor</t>
   </si>
   <si>
     <t xml:space="preserve">Samtec, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Sangdest Microelectronics / Nanjing (SMC Diode Solutions)</t>
   </si>
   <si>
     <t xml:space="preserve">Sanken Electric Co., Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">SanMotion Products (Sanyo Denki)</t>
   </si>
   <si>
     <t xml:space="preserve">SANREX</t>
@@ -4934,50 +5021,53 @@
   <si>
     <t xml:space="preserve">SchmartBoard</t>
   </si>
   <si>
     <t xml:space="preserve">Schneider Electric</t>
   </si>
   <si>
     <t xml:space="preserve">Schroff / nVent</t>
   </si>
   <si>
     <t xml:space="preserve">SCHUNK</t>
   </si>
   <si>
     <t xml:space="preserve">SCHURTER</t>
   </si>
   <si>
     <t xml:space="preserve">ScioSense</t>
   </si>
   <si>
     <t xml:space="preserve">SCS</t>
   </si>
   <si>
     <t xml:space="preserve">SDR Family</t>
   </si>
   <si>
+    <t xml:space="preserve">SEALSQ</t>
+  </si>
+  <si>
     <t xml:space="preserve">SECO</t>
   </si>
   <si>
     <t xml:space="preserve">Seeed</t>
   </si>
   <si>
     <t xml:space="preserve">Seek Thermal</t>
   </si>
   <si>
     <t xml:space="preserve">Segger Microcontroller Systems</t>
   </si>
   <si>
     <t xml:space="preserve">Seiko Instruments, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">SEIP (Sumitomo Electric Interconnect Products)</t>
   </si>
   <si>
     <t xml:space="preserve">Selec Controls</t>
   </si>
   <si>
     <t xml:space="preserve">Semflex / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">SemiQ</t>
@@ -5198,74 +5288,74 @@
   <si>
     <t xml:space="preserve">SIROX (JÄGER SIROX)</t>
   </si>
   <si>
     <t xml:space="preserve">SiTime</t>
   </si>
   <si>
     <t xml:space="preserve">Siward</t>
   </si>
   <si>
     <t xml:space="preserve">Skeleton Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">SkyMirr </t>
   </si>
   <si>
     <t xml:space="preserve">Skyworks Solutions, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">SL POWER / Advanced Energy</t>
   </si>
   <si>
     <t xml:space="preserve">SLD Laser (Kyocera SLD Laser)</t>
   </si>
   <si>
+    <t xml:space="preserve">Slice Engineering</t>
+  </si>
+  <si>
     <t xml:space="preserve">Smart Sensor Devices</t>
   </si>
   <si>
     <t xml:space="preserve">SMC Diode Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">Snaptron</t>
   </si>
   <si>
     <t xml:space="preserve">Soberton, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">SOC Technologies (System-On-Chip Technologies)</t>
   </si>
   <si>
     <t xml:space="preserve">Socapex (Amphenol PCD)</t>
   </si>
   <si>
     <t xml:space="preserve">Socle Technology Corporation</t>
   </si>
   <si>
-    <t xml:space="preserve">SOHATECH</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SolaHD</t>
   </si>
   <si>
     <t xml:space="preserve">Soldered Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">SolidRun</t>
   </si>
   <si>
     <t xml:space="preserve">Songtian Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">Soracom</t>
   </si>
   <si>
     <t xml:space="preserve">SOSHIN ELECTRIC</t>
   </si>
   <si>
     <t xml:space="preserve">Soundskrit</t>
   </si>
   <si>
     <t xml:space="preserve">Souriau-Sunbank by Eaton</t>
   </si>
   <si>
     <t xml:space="preserve">Spang Magnetics (Magnetics)</t>
@@ -5492,95 +5582,161 @@
   <si>
     <t xml:space="preserve">TAW Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">TDK Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">TDK InvenSense</t>
   </si>
   <si>
     <t xml:space="preserve">TDK Micronas</t>
   </si>
   <si>
     <t xml:space="preserve">TDK Tronics (Tronics)</t>
   </si>
   <si>
     <t xml:space="preserve">TDK-Lambda</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Aerospace Defense and Marine</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Agastat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Alcoswitch</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity AMP Connectors</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Application Tooling</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Axicom </t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity Buchanan Terminal Blocks</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity CGS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity CII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Citec</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity Corcom Filters</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity DEUTSCH Connectors</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Elcon Connectors</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Entrelec</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity ERNI</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity FASTON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Hartman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Holsworthy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Intercontec</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity Kemtron</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Kilovac</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Kissling</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity Linx</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Measurement Specialties</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Nanonics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity NECTOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Neohm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity OEG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity PCON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity PIDG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Polamco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TE Connectivity Potter &amp; Brumfield (P&amp;B)</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity Q-Cee's </t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Raychem Cable Protection</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Relay Products</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Resistors / Inductors</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity Schaffner</t>
   </si>
   <si>
+    <t xml:space="preserve">TE Connectivity Schrack</t>
+  </si>
+  <si>
     <t xml:space="preserve">TE Connectivity Switches</t>
   </si>
   <si>
     <t xml:space="preserve">TE Connectivity's DEUTSCH Connectors for Industrial &amp; Commercial Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">Tecate Group</t>
   </si>
   <si>
     <t xml:space="preserve">Teccor / Littelfuse</t>
   </si>
   <si>
     <t xml:space="preserve">Tecdia Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Techcon (Metcal)</t>
   </si>
   <si>
     <t xml:space="preserve">Techflex</t>
   </si>
   <si>
     <t xml:space="preserve">TechNexion</t>
   </si>
   <si>
     <t xml:space="preserve">Techno / Vishay</t>
@@ -5678,50 +5834,53 @@
   <si>
     <t xml:space="preserve">Thermoelectric Conversion Systems Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Thermometrics (Amphenol Advanced Sensors)</t>
   </si>
   <si>
     <t xml:space="preserve">Thin Film Technology Corp.</t>
   </si>
   <si>
     <t xml:space="preserve">THine Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">ThingMagic, a JADAK Brand</t>
   </si>
   <si>
     <t xml:space="preserve">Thinking Electronic</t>
   </si>
   <si>
     <t xml:space="preserve">Thinxtra Solutions Limited</t>
   </si>
   <si>
     <t xml:space="preserve">Thomas Research Products (Current Lighting)</t>
   </si>
   <si>
+    <t xml:space="preserve">Thornton Plastics</t>
+  </si>
+  <si>
     <t xml:space="preserve">Thought3D</t>
   </si>
   <si>
     <t xml:space="preserve">ThreeHigh</t>
   </si>
   <si>
     <t xml:space="preserve">Times Microwave Systems</t>
   </si>
   <si>
     <t xml:space="preserve">TinyCircuits</t>
   </si>
   <si>
     <t xml:space="preserve">TKD</t>
   </si>
   <si>
     <t xml:space="preserve">TOCOS America</t>
   </si>
   <si>
     <t xml:space="preserve">TOHO ELECTRONICS INC.</t>
   </si>
   <si>
     <t xml:space="preserve">TOKIN (KEMET)</t>
   </si>
   <si>
     <t xml:space="preserve">TOKO / Murata</t>
@@ -5894,98 +6053,101 @@
   <si>
     <t xml:space="preserve">UMW</t>
   </si>
   <si>
     <t xml:space="preserve">UNC GROUP</t>
   </si>
   <si>
     <t xml:space="preserve">UNEO</t>
   </si>
   <si>
     <t xml:space="preserve">Ungar / Weller (Apex Tool Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Unicore Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Unictron</t>
   </si>
   <si>
     <t xml:space="preserve">Unified-E</t>
   </si>
   <si>
     <t xml:space="preserve">UNIFIVE GLOBAL LIMITED</t>
   </si>
   <si>
+    <t xml:space="preserve">UNION SEMICONDUCTOR INTERNATIONAL LIMITED</t>
+  </si>
+  <si>
     <t xml:space="preserve">Unisonic Technologies Co. Ltd (UTC)</t>
   </si>
   <si>
     <t xml:space="preserve">United Chemi-Con</t>
   </si>
   <si>
     <t xml:space="preserve">UnitedSiC (Qorvo)</t>
   </si>
   <si>
     <t xml:space="preserve">Upside Down Labs</t>
   </si>
   <si>
     <t xml:space="preserve">US-Lasers, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">USound GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">UTC</t>
   </si>
   <si>
     <t xml:space="preserve">UVCense</t>
   </si>
   <si>
     <t xml:space="preserve">Uvitron International</t>
   </si>
   <si>
     <t xml:space="preserve">VACUUMSCHMELZE GmbH &amp; Co. KG.</t>
   </si>
   <si>
-    <t xml:space="preserve">VaOpto</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Variohm</t>
   </si>
   <si>
     <t xml:space="preserve">Varitronix International Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">VCC (Visual Communications Company)</t>
   </si>
   <si>
     <t xml:space="preserve">VDO360</t>
   </si>
   <si>
     <t xml:space="preserve">VEC Supply</t>
   </si>
   <si>
+    <t xml:space="preserve">Vector Climate</t>
+  </si>
+  <si>
     <t xml:space="preserve">Vector Electronics &amp; Technology, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Velocity IoT</t>
   </si>
   <si>
     <t xml:space="preserve">Venkel LTD</t>
   </si>
   <si>
     <t xml:space="preserve">Verivolt</t>
   </si>
   <si>
     <t xml:space="preserve">VersaLogic Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">VersaSense</t>
   </si>
   <si>
     <t xml:space="preserve">Vesper</t>
   </si>
   <si>
     <t xml:space="preserve">VFR (VPG Foil Resistors)</t>
   </si>
   <si>
     <t xml:space="preserve">Vicor</t>
@@ -6276,53 +6438,50 @@
     <t xml:space="preserve">YAGEO Group</t>
   </si>
   <si>
     <t xml:space="preserve">YAGEO Nexensos</t>
   </si>
   <si>
     <t xml:space="preserve">YAGEO XSemi</t>
   </si>
   <si>
     <t xml:space="preserve">Yamar Electronics Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">YANSEN</t>
   </si>
   <si>
     <t xml:space="preserve">Yeh Lin International Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Yen Sun</t>
   </si>
   <si>
     <t xml:space="preserve">YIC</t>
   </si>
   <si>
     <t xml:space="preserve">Ymin</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Yonggui Electric</t>
   </si>
   <si>
     <t xml:space="preserve">YS TECH USA INC</t>
   </si>
   <si>
     <t xml:space="preserve">YXC</t>
   </si>
   <si>
     <t xml:space="preserve">Z+F USA Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">Zemfyre</t>
   </si>
   <si>
     <t xml:space="preserve">Zero ASIC</t>
   </si>
   <si>
     <t xml:space="preserve">Zeroplus</t>
   </si>
   <si>
     <t xml:space="preserve">Zetex Semiconductors (Diodes Inc.)</t>
   </si>
   <si>
     <t xml:space="preserve">Zettler Magnetics</t>
   </si>
@@ -6417,51 +6576,51 @@
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="4248150" cy="1190625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A8:B2112"/>
+  <dimension ref="A8:B2165"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <sheetData>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>3</v>
       </c>
     </row>
@@ -16942,50 +17101,315 @@
       </c>
     </row>
     <row r="2108">
       <c r="A2108" s="0" t="s">
         <v>2099</v>
       </c>
     </row>
     <row r="2109">
       <c r="A2109" s="0" t="s">
         <v>2100</v>
       </c>
     </row>
     <row r="2110">
       <c r="A2110" s="0" t="s">
         <v>2101</v>
       </c>
     </row>
     <row r="2111">
       <c r="A2111" s="0" t="s">
         <v>2102</v>
       </c>
     </row>
     <row r="2112">
       <c r="A2112" s="0" t="s">
         <v>2103</v>
+      </c>
+    </row>
+    <row r="2113">
+      <c r="A2113" s="0" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="2114">
+      <c r="A2114" s="0" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="2115">
+      <c r="A2115" s="0" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="2116">
+      <c r="A2116" s="0" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="2117">
+      <c r="A2117" s="0" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="2118">
+      <c r="A2118" s="0" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="2119">
+      <c r="A2119" s="0" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="2120">
+      <c r="A2120" s="0" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="2121">
+      <c r="A2121" s="0" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="2122">
+      <c r="A2122" s="0" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="2123">
+      <c r="A2123" s="0" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="2124">
+      <c r="A2124" s="0" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="2125">
+      <c r="A2125" s="0" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="2126">
+      <c r="A2126" s="0" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="2127">
+      <c r="A2127" s="0" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="2128">
+      <c r="A2128" s="0" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="2129">
+      <c r="A2129" s="0" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="2130">
+      <c r="A2130" s="0" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="2131">
+      <c r="A2131" s="0" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="2132">
+      <c r="A2132" s="0" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="2133">
+      <c r="A2133" s="0" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="2134">
+      <c r="A2134" s="0" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="2135">
+      <c r="A2135" s="0" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="2136">
+      <c r="A2136" s="0" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="2137">
+      <c r="A2137" s="0" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="2138">
+      <c r="A2138" s="0" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="2139">
+      <c r="A2139" s="0" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="2140">
+      <c r="A2140" s="0" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="2141">
+      <c r="A2141" s="0" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="2142">
+      <c r="A2142" s="0" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="2143">
+      <c r="A2143" s="0" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="2144">
+      <c r="A2144" s="0" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="2145">
+      <c r="A2145" s="0" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="2146">
+      <c r="A2146" s="0" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="2147">
+      <c r="A2147" s="0" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="2148">
+      <c r="A2148" s="0" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="2149">
+      <c r="A2149" s="0" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="2150">
+      <c r="A2150" s="0" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="2151">
+      <c r="A2151" s="0" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="2152">
+      <c r="A2152" s="0" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="2153">
+      <c r="A2153" s="0" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="2154">
+      <c r="A2154" s="0" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="2155">
+      <c r="A2155" s="0" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="2156">
+      <c r="A2156" s="0" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="2157">
+      <c r="A2157" s="0" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="2158">
+      <c r="A2158" s="0" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="2159">
+      <c r="A2159" s="0" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="2160">
+      <c r="A2160" s="0" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="2161">
+      <c r="A2161" s="0" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="2162">
+      <c r="A2162" s="0" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="2163">
+      <c r="A2163" s="0" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="2164">
+      <c r="A2164" s="0" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="2165">
+      <c r="A2165" s="0" t="s">
+        <v>2156</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>